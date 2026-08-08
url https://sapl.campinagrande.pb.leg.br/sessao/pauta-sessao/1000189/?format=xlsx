--- v0 (2025-12-14)
+++ v1 (2026-08-08)
@@ -546,51 +546,51 @@
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO OFÍCIO AO DEPUTADO JUTAY MENESES, SOLICITANDO A DESTINAÇÃO DE RECURSOS DE EMENDAS PARLAMENTARES DE SUA COTA PARA A CONSTRUÇÃO DE ARENINHAS EM CAMPINA GRANDE, DE ACORDO COM A LEI MUNICIPAL Nº 8.707/2023, QUE AUTORIZA O PODER EXECUTIVO A IMPLANTÁ-LAS</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 4321 de 2025</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO OFÍCIO AO DEPUTADO EDUARDO CARNEIRO, SOLICITANDO A DESTINAÇÃO DE RECURSOS DE EMENDAS PARLAMENTARES DE SUA COTA PARA A CONSTRUÇÃO DE ARENINHAS EM CAMPINA GRANDE, DE ACORDO COM A LEI MUNICIPAL Nº 8.707/2023, QUE AUTORIZA O PODER EXECUTIVO A IMPLANTÁ-LAS</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 4322 de 2025</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO OFÍCIO AO DEPUTADO TOVAR CORREIA LIMA, SOLICITANDO A DESTINAÇÃO DE RECURSOS DE EMENDAS PARLAMENTARES DE SUA COTA PARA A CONSTRUÇÃO DE ARENINHAS EM CAMPINA GRANDE, DE ACORDO COM A LEI MUNICIPAL Nº 8.707/2023, QUE AUTORIZA O PODER EXECUTIVO A IMPLANTÁ-LAS</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 4323 de 2025</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO OFÍCIO À DEPUTADA CIDA RAMOS, SOLICITANDO A DESTINAÇÃO DE RECURSOS DE EMENDAS PARLAMENTARES DE SUA COTA PARA A CONSTRUÇÃO DE ARENINHAS EM CAMPINA GRANDE, DE ACORDO COM A LEI MUNICIPAL Nº 8,707/2023, QUE AUTORIZA O PODER EXECUTIVO A IMPLANTÁ-LAS</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 4507 de 2025</t>
   </si>
   <si>
-    <t>ANDERSON PILA</t>
+    <t>Anderson Pila</t>
   </si>
   <si>
     <t>REQUER DA PREFEITURA MUNICIPAL, ATRAVÉS DA SUPERINTENDÊNCIA DE TRÂNSITO E TRANSPORTES PÚBLICOS (STTP), A PINTURA DE SINALIZAÇÃO HORIZONTAL, COM TINTA REFLETIVA E/OU EM CORES DE ALTA VISIBILIDADE, NO CANTEIRO CENTRAL LOCALIZADO NA RUA APRÍGIO VELOSO (CEP: 58428-830), EM FRENTE À CARMELA VELOSO, NO BAIRRO BODOCONGÓ, EM CAMPINA GRANDE</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 4666 de 2025</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECOB - SECRETARIA DE OBRAS, A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA DE LED NA RUA GUARAPARI, NAS MALVINAS</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 4673 de 2025</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECOB - SECRETARIA DE OBRAS, O REPARO NO CALÇAMENTO DA RUA POETA JOSÉ GONÇALVES FILHO NO JOÃO PAULO SEGUNDO</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 4674 de 2025</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECOB - SECRETARIA DE OBRAS, O COMPLEMENTO DO CALÇAMENTO DA RUA SEVERINO CÂNDIDO DE MENEZES, NO DINAMÉRICA</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 4675 de 2025</t>
   </si>